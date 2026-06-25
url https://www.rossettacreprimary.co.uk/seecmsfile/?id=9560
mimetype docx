--- v0 (2025-10-06)
+++ v1 (2026-06-25)
@@ -1,2449 +1,2423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D95620D" w14:textId="77777777" w:rsidR="006E42B8" w:rsidRDefault="006E42B8" w:rsidP="006E42B8">
-[...17 lines deleted...]
-    <w:p w14:paraId="565C46DE" w14:textId="77777777" w:rsidR="0062200C" w:rsidRDefault="0062200C" w:rsidP="0062200C">
+    <w:p w14:paraId="1CBE88D3" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7920" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340BFFE3" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00251578" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="0AFED5BC" w14:textId="77777777" w:rsidR="00365A1F" w:rsidRDefault="00365A1F" w:rsidP="00B66B6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="7920" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5493B70E" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRPr="00251578" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251578">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Request for Rossett Acre Primary School to Administer Medication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B648533" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="41E27AF6" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form must be completed by the child’s parent/carer before the request can be considered. This information will be kept securely and confidentially and will only be shared with those who have a role or responsibility in managing the administration of medication to your child. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Please note only prescribed medication can be administered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A56D848" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00C94F43" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="28941845" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRPr="00C94F43" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Details of Child</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5186"/>
         <w:gridCol w:w="5008"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008712BD" w14:paraId="09D4654D" w14:textId="77777777" w:rsidTr="00095ABF">
+      <w:tr w:rsidR="00B66B6C" w14:paraId="22A61955" w14:textId="77777777" w:rsidTr="0089518D">
         <w:trPr>
           <w:trHeight w:val="3384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20B42B6F" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="5473CDEE" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AF2FCAB" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="79B00C82" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name: __________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16D40091" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="71DCCA63" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Home </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>address:_</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E268959" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="3E4D3F36" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="077010E6" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="347ECF36" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7144FACE" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="7FE0273A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Parent/carer name: ________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5693F6" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="554DC964" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>GP Surgery: _____________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A77508F" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="2433DBC5" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E5A5218" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="7482D141" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergency contact 1 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>name:_</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A0C3BE2" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="59A2AFC2" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency contact 2 </w:t>
-[...13 lines deleted...]
-              <w:t>: _________________</w:t>
+              <w:t>Emergency contact 2 name: _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22622CCA" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="513D9D23" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B5CF323" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="43C224A0" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DOB: __________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27E85092" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="0A03F0F6" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1667B620" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="543FB0E2" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode: ______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C2AF3C" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="2A71ABB0" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EC960D1" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="65D453C1" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Parent/carer contact number: _______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9431D5" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="1D9E04A2" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>GP contact number: ______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66486E40" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="52247572" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03BA7E19" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="5BBA71E6" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Emergency contact 1 number: ______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24842754" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="1AB07C71" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Emergency contact 2 number: ______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE5755D" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="7FA2C680" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="343EFFD5" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00C94F43" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="59269D08" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRPr="00C94F43" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FE96571" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00C94F43" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="39631CDD" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRPr="00C94F43" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Details of Medication </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E5A2CC" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="2A5725C6" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>NB Medication must be in the original container as dispensed by the pharmacy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008712BD" w14:paraId="3B8C8868" w14:textId="77777777" w:rsidTr="00095ABF">
+      <w:tr w:rsidR="00B66B6C" w14:paraId="01C050AA" w14:textId="77777777" w:rsidTr="0089518D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FA36AF6" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="6C50EE73" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="6B4B4D0F" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="77D8A397" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Medical condition/illness: _____________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D835A8" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="4D08D4C3" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Medication name and strength: ________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B8F3596" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="66D70EE2" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Medication formula (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>eg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> tablets): _______________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4007A73D" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="6362F055" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00A7B0CC" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="65AACCDC" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Prescribed dosage and frequency/time of administration: ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C362939" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="648207E9" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>_________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04D84282" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="6B765660" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Details for storage: _________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="777C2926" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="35DC8DD2" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Administering instructions: ____________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71439249" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="69398F52" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Any known side effects: ______________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484FE18C" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="603C3B6B" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date of first dose given: ______________________ Date of last dose given: ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1959E1BD" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="49E34699" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2835CEFA" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00C94F43" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="2F18484F" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRPr="00C94F43" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Potential Emergency Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008712BD" w14:paraId="6029F2FF" w14:textId="77777777" w:rsidTr="00095ABF">
+      <w:tr w:rsidR="00B66B6C" w14:paraId="3CC362FE" w14:textId="77777777" w:rsidTr="0089518D">
         <w:trPr>
           <w:trHeight w:val="2326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="335212F4" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="519AB851" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EADF514" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="379DEF6A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What would constitute an emergency? __________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="229FE353" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="40F6963E" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>_________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AE09FB9" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="4EEE8F1B" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What to do in an emergency __________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465C5B5E" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="00095ABF">
+          <w:p w14:paraId="30F4DCB2" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="0089518D">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>_________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="445C1646" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="2EB98B4F" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BCF5C04" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00C94F43" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="1F2211CB" w14:textId="2C54E160" w:rsidR="00B66B6C" w:rsidRPr="00C94F43" w:rsidRDefault="00365A1F" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="733E8206" wp14:editId="400F149E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="089CBA9F" wp14:editId="75F4E6B7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-73660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>34290</wp:posOffset>
+                  <wp:posOffset>311785</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6591300" cy="2619375"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="6591300" cy="2781300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:docPr id="343054715" name="Text Box 343054715"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6591300" cy="2619375"/>
+                          <a:ext cx="6591300" cy="2781300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="289B2A8B" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="46798795" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="63BBE5C5" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="3F53305A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>I (printed name of parent/carer) _____________________________________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3A6A9726" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="7572C2A3" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>request and give my consent to Rossett Acre Primary School administering this medication in accordance with the prescriber’s instructions</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="26356BD1" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="4EA1CE2A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>confirm that the information and instruction given is accurate and up-to-date</w:t>
+                              <w:t xml:space="preserve">confirm that the information and instruction given is accurate and </w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>up-to-date</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
-                          <w:p w14:paraId="6A75F0B0" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="306F1147" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>will inform the school, in writing, of any changes to this information and instructions</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="499F7FE1" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="2FF6997A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>understand that the medication may be given by non-medically qualified staff</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="06F9C2D1" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="226A9824" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>agree to not hold staff responsible for loss, damage or injury when undertaking agreed administration of the medication unless resulting from their negligence</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="36B38ADE" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="6E5B671B" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>will abide by the school’s policy and procedure for the delivery and return of medication</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="20E3304E" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="438F6255" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>will ensure adequate supply of the medication that is within its expiry date</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="46C0E904" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="6EBC2387" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="71B81FA2" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="42ABEB47" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Signature of parent/carer: _____________________________ Date: ___________________________ </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="733E8206" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="089CBA9F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-5.8pt;margin-top:2.7pt;width:519pt;height:206.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwNmH/IwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aySXZjxVlts01V&#10;aXuRdvsBGOMYFRgKJHb69R2wN01vL1V5QAwzHGbOmVnf9lqRo3BeginpdJJTIgyHWpp9ST8/7V7d&#10;UOIDMzVTYERJT8LT283LF+vOFmIGLahaOIIgxhedLWkbgi2yzPNWaOYnYIVBZwNOs4Cm22e1Yx2i&#10;a5XN8nyZdeBq64AL7/H2fnDSTcJvGsHDx6bxIhBVUswtpN2lvYp7tlmzYu+YbSUf02D/kIVm0uCn&#10;Z6h7Fhg5OPkblJbcgYcmTDjoDJpGcpFqwGqm+S/VPLbMilQLkuPtmSb//2D5h+MnR2Rd0jklhmmU&#10;6En0gbyGnswjO531BQY9WgwLPV6jyqlSbx+Af/HEwLZlZi/unIOuFazG7KbxZXbxdMDxEaTq3kON&#10;37BDgATUN05H6pAMguio0umsTEyF4+VysZpe5eji6Jstp6ur60X6gxXPz63z4a0ATeKhpA6lT/Ds&#10;+OBDTIcVzyHxNw9K1jupVDLcvtoqR44M22SX1oj+U5gypCvpajFbDAz8FSJP608QWgbsdyV1SW/O&#10;QayIvL0xderGwKQazpiyMiORkbuBxdBX/ShMBfUJKXUw9DXOIR5acN8o6bCnS+q/HpgTlKh3BmVZ&#10;TefzOATJmC+uZ2i4S0916WGGI1RJAyXDcRvS4ETCDNyhfI1MxEadh0zGXLFXE9/jXMVhuLRT1I/p&#10;33wHAAD//wMAUEsDBBQABgAIAAAAIQC25bJE4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcUOukhLQN2VQICQQ3KAiubrxNIuJ1sN00/D3uCW6zmtHM23IzmV6M5HxnGSGd&#10;JyCIa6s7bhDe3x5mKxA+KNaqt0wIP+RhU52flarQ9sivNG5DI2IJ+0IhtCEMhZS+bskoP7cDcfT2&#10;1hkV4ukaqZ06xnLTy0WS5NKojuNCqwa6b6n+2h4Mwip7Gj/98/XLR53v+3W4Wo6P3w7x8mK6uwUR&#10;aAp/YTjhR3SoItPOHlh70SPM0jSPUYSbDMTJTxZ5VDuELF2uQVal/P9C9QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBwNmH/IwIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC25bJE4AAAAAoBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+              <v:shape id="Text Box 343054715" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-5.8pt;margin-top:24.55pt;width:519pt;height:219pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCr0fY7DQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3aypE2MOEWXLsOA&#10;7gfo9gCKLMfCZFGjlNjZ05eS0zTotsswHQRSpD6SH8nlTd8adlDoNdiSj0c5Z8pKqLTdlfz7t82b&#10;OWc+CFsJA1aV/Kg8v1m9frXsXKEm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZMtaArQik4i6rUHSE&#10;3ppskudXWQdYOQSpvKfXu8HIVwm/rpUMX+raq8BMySm3kG5M9zbe2Wopih0K12h5SkP8Qxat0JaC&#10;nqHuRBBsj/o3qFZLBA91GEloM6hrLVWqgaoZ5y+qeWiEU6kWIse7M03+/8HKz4cH9xVZ6N9BTw1M&#10;RXh3D/KHZxbWjbA7dYsIXaNERYHHkbKsc744fY1U+8JHkG33CSpqstgHSEB9jW1khepkhE4NOJ5J&#10;V31gkh6vZovx25xMkmyT63lSYgxRPH136MMHBS2LQsmRuprgxeHeh8H1ySVG82B0tdHGJAV327VB&#10;dhA0AZt0UgUv3IxlXckXs8lsYOCvEHk6f4JodaBRNrot+fzsJIrI23tbpUELQptBpuqMPREZuRtY&#10;DP22J8dI6BaqI1GKMIwsrRgJDeAvzjoa15L7n3uBijPz0VJbFuPpNM53Uqaz6wkpeGnZXlqElQRV&#10;8sDZIK5D2olImIVbal+tE7HPmZxypTFMrTmtTJzzSz15PS/26hEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOGkZtnhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oSzuqritNJ4QE&#10;gtsYaLtmjddWJE5Jsq68PdkJjrY//f7+aj0ZzUZ0vrckIJ0nwJAaq3pqBXx+PM8KYD5IUlJbQgE/&#10;6GFdX19VslT2TO84bkPLYgj5UgroQhhKzn3ToZF+bgekeDtaZ2SIo2u5cvIcw43miyTJuZE9xQ+d&#10;HPCpw+ZrezICiux13Pu3+82uyY96Fe6W48u3E+L2Znp8ABZwCn8wXPSjOtTR6WBPpDzTAmZpmkdU&#10;QLZKgV2AZJFnwA5xUyxT4HXF/3eofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCr0fY7&#10;DQIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDh&#10;pGbZ4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="289B2A8B" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="46798795" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="63BBE5C5" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="3F53305A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>I (printed name of parent/carer) _____________________________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3A6A9726" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="7572C2A3" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>request and give my consent to Rossett Acre Primary School administering this medication in accordance with the prescriber’s instructions</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="26356BD1" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="4EA1CE2A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>confirm that the information and instruction given is accurate and up-to-date</w:t>
+                        <w:t xml:space="preserve">confirm that the information and instruction given is accurate and </w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>up-to-date</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
-                    <w:p w14:paraId="6A75F0B0" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="306F1147" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>will inform the school, in writing, of any changes to this information and instructions</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="499F7FE1" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="2FF6997A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>understand that the medication may be given by non-medically qualified staff</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="06F9C2D1" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="226A9824" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>agree to not hold staff responsible for loss, damage or injury when undertaking agreed administration of the medication unless resulting from their negligence</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="36B38ADE" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="6E5B671B" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>will abide by the school’s policy and procedure for the delivery and return of medication</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="20E3304E" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="438F6255" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>will ensure adequate supply of the medication that is within its expiry date</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="46C0E904" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="6EBC2387" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="71B81FA2" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="42ABEB47" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Signature of parent/carer: _____________________________ Date: ___________________________ </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00B66B6C" w:rsidRPr="00C94F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parental Request and Statement of Agreement</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79CEAB35" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="79116625" w14:textId="405231FF" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B888BA2" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Parental Request and Statement of Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088B0047" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="306198CC" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5796462F" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="2B2FA6DF" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0F613A" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="5E218DE7" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5811B3FA" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="484DCF67" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A3269B8" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="6C1A7F40" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0E80E6" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="4F90BC7A" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3673D537" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="7E9B6278" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C77AC5" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="2A1D80BE" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43BD9E99" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="48E0C945" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C7A34EA" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00C94F43" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="72964A82" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRPr="00C94F43" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>School Statement of Consent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574CCCF9" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="0AB55364" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D96D5BB" wp14:editId="3E9222BA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23013C9C" wp14:editId="017EE6BF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-73660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6591300" cy="1704975"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Text Box 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6591300" cy="1704975"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5738880B" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="09208B41" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               </w:rPr>
                               <w:t>Rossett Acre Primary School agrees to administer this medication in accordance with the prescriber’s instructions, until the end of the course of medication or until instructed otherwise, in writing, by the parent/carer</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2EC800F0" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="408ADFC1" w14:textId="4200DCC6" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Name of Headteacher/Manager </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00EA7E17">
+                            <w:r w:rsidR="00365A1F" w:rsidRPr="00365A1F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
+                                <w:bCs/>
                               </w:rPr>
-                              <w:t>Corrine Penhale</w:t>
+                              <w:t>Kate Woodcock</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="49D8C317" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="2AB6D039" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Signature of Headteacher/Manager ______________________ Date: ___________________________ </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1BC12346" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="425EDDC5" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">NB The Headteacher/Manager must establish that the appropriate knowledge, training and insurance requirements for the giving of this medication are met before consent is given </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5B72E6B5" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="4C6E97D9" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="62098305" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                          <w:p w14:paraId="49C42C09" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1D96D5BB" id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-5.8pt;margin-top:.3pt;width:519pt;height:134.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwuF79JgIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjOkqYx4hRdugwD&#10;ugvQ7gNkWY6FSaImKbGzrx8lp2l2exnmB0G86JA8JL26GbQiB+G8BFPRYpJTIgyHRppdRb88bl9d&#10;U+IDMw1TYERFj8LTm/XLF6velmIKHahGOIIgxpe9rWgXgi2zzPNOaOYnYIVBYwtOs4Ci22WNYz2i&#10;a5VN8/wq68E11gEX3qP2bjTSdcJvW8HDp7b1IhBVUcwtpNOls45ntl6xcueY7SQ/pcH+IQvNpMGg&#10;Z6g7FhjZO/kblJbcgYc2TDjoDNpWcpFqwGqK/JdqHjpmRaoFyfH2TJP/f7D84+GzI7LB3s0oMUxj&#10;jx7FEMgbGAiqkJ/e+hLdHiw6hgH16Jtq9fYe+FdPDGw6Znbi1jnoO8EazK+IL7OLpyOOjyB1/wEa&#10;jMP2ARLQ0DodyUM6CKJjn47n3sRcOCqv5svidY4mjrZikc+Wi3mKwcqn59b58E6AJvFSUYfNT/Ds&#10;cO9DTIeVTy4xmgclm61UKgluV2+UIweGg7JN3wn9JzdlSF/R5Xw6Hxn4K0Sevj9BaBlw4pXUFb0+&#10;O7Ey8vbWNGkeA5NqvGPKypyIjNyNLIahHsaexQCR5BqaIzLrYBxwXEi8dOC+U9LjcFfUf9szJyhR&#10;7w12Z1nMZnEbkjCbL6YouEtLfWlhhiNURQMl43UT0gZF3gzcYhdbmfh9zuSUMg5tov20YHErLuXk&#10;9fwbWP8AAAD//wMAUEsDBBQABgAIAAAAIQCgZL0q4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUOskVKYN2VQICQQ3KKi9urGbRNjrYLtp+HvcE1xGWs1o5m21nqxho/ah&#10;d4SQzzNgmhqnemoRPj+eZktgIUpS0jjSCD86wLq+vKhkqdyJ3vW4iS1LJRRKidDFOJSch6bTVoa5&#10;GzQl7+C8lTGdvuXKy1Mqt4YXWSa4lT2lhU4O+rHTzdfmaBGWi5dxF15v37aNOJhVvLkbn7894vXV&#10;9HAPLOop/oXhjJ/QoU5Me3ckFZhBmOW5SFGEpGc7K8QC2B6hEKsceF3x/x/UvwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCwuF79JgIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCgZL0q4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="23013C9C" id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-5.8pt;margin-top:.3pt;width:519pt;height:134.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEj6yqEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q943tNNlsrDirbbap&#10;Km0P0rYPgDG2UTFDgcROn34H7M2mp5uqXCCGgZ+Zb4bNzdApchTWSdAFzWYpJUJzqKRuCvr1y/7V&#10;NSXOM10xBVoU9CQcvdm+fLHpTS7m0IKqhCUool3em4K23ps8SRxvRcfcDIzQ6KzBdsyjaZuksqxH&#10;9U4l8zS9SnqwlbHAhXO4ezc66Tbq17Xg/lNdO+GJKijG5uNs41yGOdluWN5YZlrJpzDYP0TRManx&#10;0bPUHfOMHKz8TaqT3IKD2s84dAnUteQi5oDZZOkv2Ty0zIiYC8Jx5ozJ/T9Z/vH4YD5b4oc3MGAB&#10;YxLO3AP/5oiGXct0I26thb4VrMKHs4As6Y3Lp6sBtctdECn7D1BhkdnBQxQaatsFKpgnQXUswOkM&#10;XQyecNy8Wq6z1ym6OPqyVbpYr5bxDZY/XTfW+XcCOhIWBbVY1SjPjvfOh3BY/nQkvOZAyWovlYqG&#10;bcqdsuTIsAP2cUzqPx1TmvQFXS/ny5HAXyXSOP4k0UmPraxkV9Dr8yGWB25vdRUbzTOpxjWGrPQE&#10;MrAbKfqhHIisJsqBawnVCclaGDsXfxouWrA/KOmxawvqvh+YFZSo9xqrs84Wi9Dm0VgsV3M07KWn&#10;vPQwzVGqoJ6Scbnz8WsEbhpusYq1jHyfI5lCxm6M2KefE9r90o6nnv/39hEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKBkvSrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6yRU&#10;pg3ZVAgJBDcoqL26sZtE2Otgu2n4e9wTXEZazWjmbbWerGGj9qF3hJDPM2CaGqd6ahE+P55mS2Ah&#10;SlLSONIIPzrAur68qGSp3Ine9biJLUslFEqJ0MU4lJyHptNWhrkbNCXv4LyVMZ2+5crLUyq3hhdZ&#10;JriVPaWFTg76sdPN1+ZoEZaLl3EXXm/fto04mFW8uRufvz3i9dX0cA8s6in+heGMn9ChTkx7dyQV&#10;mEGY5blIUYSkZzsrxALYHqEQqxx4XfH/H9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AESPrKoTAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKBkvSrgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5738880B" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="09208B41" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         </w:rPr>
                         <w:t>Rossett Acre Primary School agrees to administer this medication in accordance with the prescriber’s instructions, until the end of the course of medication or until instructed otherwise, in writing, by the parent/carer</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2EC800F0" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="408ADFC1" w14:textId="4200DCC6" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Name of Headteacher/Manager </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00EA7E17">
+                      <w:r w:rsidR="00365A1F" w:rsidRPr="00365A1F">
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
+                          <w:bCs/>
                         </w:rPr>
-                        <w:t>Corrine Penhale</w:t>
+                        <w:t>Kate Woodcock</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="49D8C317" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="2AB6D039" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Signature of Headteacher/Manager ______________________ Date: ___________________________ </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1BC12346" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="425EDDC5" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">NB The Headteacher/Manager must establish that the appropriate knowledge, training and insurance requirements for the giving of this medication are met before consent is given </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5B72E6B5" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="4C6E97D9" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="62098305" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+                    <w:p w14:paraId="49C42C09" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38604FBD" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="694CE809" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61DFD2FC" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="466E90C3" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62ADF8C4" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="1AB46D79" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="472D74A2" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="16D86C43" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E0473D" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="07BE0DC0" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7819C793" w14:textId="77777777" w:rsidR="008712BD" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="21223633" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="100A3922" w14:textId="77777777" w:rsidR="008712BD" w:rsidRPr="00E8695F" w:rsidRDefault="008712BD" w:rsidP="008712BD">
+    <w:p w14:paraId="388605E3" w14:textId="77777777" w:rsidR="00B66B6C" w:rsidRPr="00E8695F" w:rsidRDefault="00B66B6C" w:rsidP="00B66B6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">If more than one medication is to be carried and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>self administered</w:t>
+        <w:t xml:space="preserve">self </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>administered</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> then a separate form must be completed for each.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E043F55" w14:textId="77777777" w:rsidR="00E8695F" w:rsidRPr="00E80092" w:rsidRDefault="00E8695F" w:rsidP="0062200C">
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="1AAFBCCC" w14:textId="77777777" w:rsidR="001217A2" w:rsidRPr="003679F2" w:rsidRDefault="001217A2" w:rsidP="00D74401">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E8695F" w:rsidRPr="00E80092" w:rsidSect="00FE520B">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="001217A2" w:rsidRPr="003679F2" w:rsidSect="00FE520B">
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="454" w:left="851" w:header="567" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2225E5AC" w14:textId="77777777" w:rsidR="004323AB" w:rsidRDefault="004323AB">
+    <w:p w14:paraId="0B0760E3" w14:textId="77777777" w:rsidR="00A83D1D" w:rsidRDefault="00A83D1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="540484C1" w14:textId="77777777" w:rsidR="004323AB" w:rsidRDefault="004323AB">
+    <w:p w14:paraId="231ADFF4" w14:textId="77777777" w:rsidR="00A83D1D" w:rsidRDefault="00A83D1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="13FED93F" w14:textId="77777777" w:rsidR="00A83D1D" w:rsidRDefault="00A83D1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="13610" w:type="dxa"/>
       <w:tblInd w:w="-709" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1702"/>
       <w:gridCol w:w="1701"/>
       <w:gridCol w:w="1417"/>
       <w:gridCol w:w="1559"/>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="1559"/>
       <w:gridCol w:w="4254"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C6637F" w:rsidRPr="00593F26" w14:paraId="0D240BF1" w14:textId="77777777" w:rsidTr="00FF1819">
+    <w:tr w:rsidR="003B59F1" w:rsidRPr="00593F26" w14:paraId="4518013A" w14:textId="77777777" w:rsidTr="00FF1819">
       <w:trPr>
         <w:trHeight w:val="2127"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1702" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2CFB6775" w14:textId="77777777" w:rsidR="006C0F72" w:rsidRDefault="006C0F72" w:rsidP="006C0F72">
+        <w:p w14:paraId="17EBB901" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="006C0F72">
           <w:pPr>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="43BCADB9" w14:textId="77777777" w:rsidR="00C6637F" w:rsidRPr="00593F26" w:rsidRDefault="00E80092" w:rsidP="00D82EC5">
+        <w:p w14:paraId="4925113D" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="00D82EC5">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E7F497D" wp14:editId="1432F52A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58BBCAC9" wp14:editId="375F76E2">
                 <wp:extent cx="943610" cy="943610"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Graphic 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="Accredited LOGO for PRINT.svg"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="943610" cy="943610"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="38617138" w14:textId="77777777" w:rsidR="006C0F72" w:rsidRDefault="006C0F72" w:rsidP="00593F26">
+        <w:p w14:paraId="2E131BA4" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="00593F26">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0D41311C" w14:textId="77777777" w:rsidR="00C6637F" w:rsidRPr="00593F26" w:rsidRDefault="00D82EC5" w:rsidP="00D82EC5">
+        <w:p w14:paraId="2E182B2F" w14:textId="787411F5" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="00706E6D" w:rsidP="00D82EC5">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01F3FAF1" wp14:editId="07EEA940">
-[...2 lines deleted...]
-                <wp:docPr id="10" name="Picture 10"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17E1D932" wp14:editId="0263F510">
+                <wp:extent cx="942975" cy="903605"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="272730496" name="Picture 1" descr="A group of people jumping in the air&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="10" name="Healthy School NY Logo Bronze.jpg"/>
+                        <pic:cNvPr id="272730496" name="Picture 1" descr="A group of people jumping in the air&#10;&#10;Description automatically generated"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="787000" cy="754142"/>
+                          <a:ext cx="942975" cy="903605"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1905C8C1" w14:textId="77777777" w:rsidR="00C6637F" w:rsidRDefault="00C6637F" w:rsidP="004526BA">
+        <w:p w14:paraId="703D8449" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="004526BA">
           <w:pPr>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0DF355D4" w14:textId="77777777" w:rsidR="004526BA" w:rsidRPr="004526BA" w:rsidRDefault="00C75988" w:rsidP="00D82EC5">
+        <w:p w14:paraId="0308D909" w14:textId="6F8788FD" w:rsidR="003B59F1" w:rsidRPr="004526BA" w:rsidRDefault="004F3BB7" w:rsidP="00D82EC5">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69DFAA7B" wp14:editId="449C244A">
-[...2 lines deleted...]
-                <wp:docPr id="13" name="Picture 13"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D9F436D" wp14:editId="4F8A9D49">
+                <wp:extent cx="762635" cy="765810"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="999460679" name="Picture 1" descr="A white circle with text and a star&#10;&#10;AI-generated content may be incorrect."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 11"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="999460679" name="Picture 1" descr="A white circle with text and a star&#10;&#10;AI-generated content may be incorrect."/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId4">
-                          <a:extLst>
-[...75 lines deleted...]
-                        <a:blip r:embed="rId5" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="816881" cy="607601"/>
+                          <a:ext cx="762635" cy="765810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="057AF322" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="00593F26">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="58CE100E" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="00593F26">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ED70DBB" wp14:editId="4B36A450">
+                <wp:extent cx="852805" cy="512445"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                <wp:docPr id="4" name="Picture 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="4" name="SMHA MONO SILVER 2023-26.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="852805" cy="512445"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="33F42013" w14:textId="77777777" w:rsidR="006C0F72" w:rsidRDefault="006C0F72" w:rsidP="00593F26">
+        <w:p w14:paraId="744ADC77" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="00593F26">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="377F5A16" w14:textId="77777777" w:rsidR="00C6637F" w:rsidRPr="00593F26" w:rsidRDefault="00C6637F" w:rsidP="00593F26">
+        <w:p w14:paraId="76F8A7A8" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="00593F26">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EABF43B" wp14:editId="25C57E09">
-[...2 lines deleted...]
-                <wp:docPr id="5" name="Picture 5" descr="IQM logo 13-15"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A4A61C4" wp14:editId="6295415E">
+                <wp:extent cx="870941" cy="693420"/>
+                <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                <wp:docPr id="10" name="Picture 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 5" descr="IQM logo 13-15"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="10" name="Thrive 22.3.22.jpg"/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId6">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="653276" cy="723900"/>
+                          <a:ext cx="871653" cy="693987"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2BAFC806" w14:textId="77777777" w:rsidR="00C6637F" w:rsidRDefault="00C6637F" w:rsidP="00593F26">
+        <w:p w14:paraId="3C44BD8F" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="00593F26">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="11995357" w14:textId="77777777" w:rsidR="00C6637F" w:rsidRDefault="00D82EC5" w:rsidP="00FE520B">
+        <w:p w14:paraId="3428F596" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="00FE520B">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2480F55D" wp14:editId="0251BF50">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12F99096" wp14:editId="0B2C9161">
                 <wp:extent cx="676275" cy="853572"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:docPr id="7" name="Picture 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="7" name="Eco-Schools logo - Distinction 21-22 -Colour.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId7">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="681445" cy="860097"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4254" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="421EFD2F" w14:textId="77777777" w:rsidR="00D47078" w:rsidRDefault="00D47078" w:rsidP="00D47078">
+        <w:p w14:paraId="22623EC8" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="00D47078">
           <w:pPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="39E3BFFA" w14:textId="77777777" w:rsidR="006C0F72" w:rsidRDefault="006C0F72" w:rsidP="00D403CE">
+        <w:p w14:paraId="2E0F367B" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="00D403CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7148B3BB" w14:textId="77777777" w:rsidR="00C6637F" w:rsidRPr="00D403CE" w:rsidRDefault="006B484F" w:rsidP="00D403CE">
+        <w:p w14:paraId="18A9CC86" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00D403CE" w:rsidRDefault="003B59F1" w:rsidP="00D403CE">
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15252154" wp14:editId="4C7C4F03">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47D1E345" wp14:editId="5A08AE46">
                 <wp:extent cx="1038324" cy="605766"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="PSQM 2022.jpg"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId8">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1099050" cy="641194"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3AEACB88" w14:textId="420EE029" w:rsidR="00156988" w:rsidRPr="00A60FE0" w:rsidRDefault="000C62B1" w:rsidP="000C62B1">
+  <w:p w14:paraId="44F3F206" w14:textId="2B1CCC5F" w:rsidR="003B59F1" w:rsidRPr="00A60FE0" w:rsidRDefault="002D7203" w:rsidP="002D7203">
     <w:pPr>
       <w:tabs>
+        <w:tab w:val="left" w:pos="3080"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:tab/>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00B74097">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve"> FILENAME  \* FirstCap \p  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00B74097">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> FILENAME  \* Caps \p  \* MERGEFORMAT </w:instrText>
-[...7 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B74097">
+    <w:r w:rsidR="00365A1F">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>W:\Officeshared\Admin\MEDICAL\Medical Forms\2024\School To Administer Medication Form.Docx</w:t>
+      <w:t>Https://rklt.sharepoint.com/teams/RAPOfficeTeam/Shared Documents/Admin Archive/MEDICAL/School to Administer Medication Form - Master.docx</w:t>
     </w:r>
-    <w:r w:rsidR="00B74097">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7451FB2A" w14:textId="77777777" w:rsidR="004323AB" w:rsidRDefault="004323AB">
+    <w:p w14:paraId="30B4C98D" w14:textId="77777777" w:rsidR="00A83D1D" w:rsidRDefault="00A83D1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CD05F8B" w14:textId="77777777" w:rsidR="004323AB" w:rsidRDefault="004323AB">
+    <w:p w14:paraId="2F1CF631" w14:textId="77777777" w:rsidR="00A83D1D" w:rsidRDefault="00A83D1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="599DDDF0" w14:textId="77777777" w:rsidR="00A83D1D" w:rsidRDefault="00A83D1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10420" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3528"/>
       <w:gridCol w:w="4708"/>
       <w:gridCol w:w="2184"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00156988" w14:paraId="148DB83A" w14:textId="77777777" w:rsidTr="00593F26">
+    <w:tr w:rsidR="003B59F1" w14:paraId="307B50F0" w14:textId="77777777" w:rsidTr="00593F26">
       <w:trPr>
         <w:trHeight w:val="1621"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3528" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="745C85AA" w14:textId="77777777" w:rsidR="00156988" w:rsidRDefault="004323AB" w:rsidP="006E42B8">
+        <w:p w14:paraId="4ED23DCC" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="732AF791" wp14:editId="52687B46">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="664AC794" wp14:editId="5DD7633D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-209550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2057400" cy="2057400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Picture 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 6"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -2467,66 +2441,65 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4708" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1C80C797" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="72998C7B" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="1375B703" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="07AF2E91" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
               <w:r w:rsidRPr="00593F26">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:i w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>ROSSETT</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00593F26">
@@ -2553,79 +2526,68 @@
             </w:smartTag>
             <w:r w:rsidRPr="00593F26">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r w:rsidRPr="00593F26">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:i w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>PRIMARY SCHOOL</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
-        <w:p w14:paraId="25FAA8B0" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="669A2918" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00593F26">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Pannal</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Pannal </w:t>
           </w:r>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
               <w:r w:rsidRPr="00593F26">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Ash Road</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00593F26">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
               <w:r w:rsidRPr="00593F26">
                 <w:rPr>
@@ -2637,364 +2599,372 @@
                 <w:t>Harrogate</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00593F26">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PostalCode">
               <w:r w:rsidRPr="00593F26">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>HG2 9PH</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
-        <w:p w14:paraId="1C261D10" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="4327754E" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00593F26">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Telephone: 01423 561579                  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7D35C055" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="5BCC0747" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00593F26">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t>e-mail:</w:t>
           </w:r>
-          <w:r w:rsidR="00025228">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve"> office@rap.rklt.co.uk</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="12206EB3" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="3D4015BF" w14:textId="6C2F3CFE" w:rsidR="007E0700" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00593F26">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
-            <w:t xml:space="preserve">website: </w:t>
+            <w:t>website</w:t>
+          </w:r>
+          <w:r w:rsidR="007E0700">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00593F26">
+            <w:r w:rsidR="007E0700" w:rsidRPr="00C75C87">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
-              <w:t>www.rossettacre.n-yorks.sch.uk</w:t>
+              <w:t>www.rossettacreprimary.co.uk</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2184" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="01437936" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00D82EC5" w:rsidP="006E42B8">
+        <w:p w14:paraId="5E8F09E4" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:sz w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D4E012D" wp14:editId="048FDF89">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="744ECA68" wp14:editId="0DB7FEA8">
                 <wp:extent cx="1201916" cy="857885"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:docPr id="6" name="Picture 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Red Kite Learning Trust Logo - Red - CMYK.jpg"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1201916" cy="857885"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00156988" w14:paraId="163912EE" w14:textId="77777777" w:rsidTr="00593F26">
+    <w:tr w:rsidR="003B59F1" w14:paraId="15FEA79C" w14:textId="77777777" w:rsidTr="00593F26">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3528" w:type="dxa"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1BE157F9" w14:textId="77777777" w:rsidR="00156988" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="05DCCA41" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6892" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2EF8B4B3" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="006E42B8" w:rsidRDefault="00156988" w:rsidP="00A95627">
+        <w:p w14:paraId="0247C289" w14:textId="37E4712C" w:rsidR="003B59F1" w:rsidRPr="006E42B8" w:rsidRDefault="003B59F1" w:rsidP="00A95627">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006E42B8">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Headteacher: Corrin</w:t>
+            <w:t>Headteacher:</w:t>
           </w:r>
-          <w:r w:rsidR="00E07F2C" w:rsidRPr="006E42B8">
+          <w:r w:rsidR="0057218B">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">e Penhale     </w:t>
+            <w:t xml:space="preserve"> Kate Woodcock</w:t>
           </w:r>
-          <w:r w:rsidR="00C64B2C" w:rsidRPr="006E42B8">
-[...7 lines deleted...]
-          <w:r w:rsidR="00A95627">
+          <w:r w:rsidRPr="006E42B8">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
-          <w:r w:rsidR="00552EAF" w:rsidRPr="006E42B8">
+          <w:r w:rsidR="0057218B">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:r w:rsidR="00365A1F">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+          <w:r w:rsidRPr="006E42B8">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Deputy Headteacher: </w:t>
           </w:r>
-          <w:r w:rsidR="00025228">
+          <w:r w:rsidR="0057218B">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Kate Woodcock</w:t>
+            <w:t>Anna Ingle</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00156988" w14:paraId="7473CA7D" w14:textId="77777777" w:rsidTr="00593F26">
+    <w:tr w:rsidR="003B59F1" w14:paraId="72E6A19A" w14:textId="77777777" w:rsidTr="00593F26">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3528" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2697F2C4" w14:textId="77777777" w:rsidR="00156988" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="6570DB19" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4708" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2E49112C" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="35922D3E" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00593F26">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Our school:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="44249D83" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="43DE7139" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00593F26">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>‘Excellence and happiness for all’</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2184" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4BBB8896" w14:textId="77777777" w:rsidR="00156988" w:rsidRPr="00593F26" w:rsidRDefault="00156988" w:rsidP="006E42B8">
+        <w:p w14:paraId="47AA7F68" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRPr="00593F26" w:rsidRDefault="003B59F1" w:rsidP="006E42B8">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00593F26">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Charity No.1048680</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="192C221C" w14:textId="77777777" w:rsidR="00156988" w:rsidRDefault="00156988">
+  <w:p w14:paraId="14D29592" w14:textId="77777777" w:rsidR="003B59F1" w:rsidRDefault="003B59F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13874E12"/>
+    <w:nsid w:val="019012E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9BF45D9E"/>
+    <w:tmpl w:val="E13C4802"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -3061,50 +3031,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02645723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52EE00D8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="043D382B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="288E1D50"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D8B6174"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA363D60"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A505823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E342211A"/>
     <w:lvl w:ilvl="0" w:tplc="5FF6D29E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3173,63 +3482,64 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71837FE1"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="618509E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6776A6C2"/>
-    <w:lvl w:ilvl="0" w:tplc="03B2FF5E">
+    <w:tmpl w:val="F3E085F6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3285,344 +3595,398 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="262811507">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1065567037">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1813912463">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1062172926">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="5" w16cid:durableId="981693568">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="6" w16cid:durableId="1680690754">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="118785"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004323AB"/>
+    <w:rsid w:val="00024B9D"/>
     <w:rsid w:val="00025228"/>
     <w:rsid w:val="0002681F"/>
+    <w:rsid w:val="00041F8B"/>
     <w:rsid w:val="0004695D"/>
     <w:rsid w:val="00061238"/>
-    <w:rsid w:val="000642B3"/>
     <w:rsid w:val="00064715"/>
     <w:rsid w:val="00066DC7"/>
     <w:rsid w:val="0007341F"/>
     <w:rsid w:val="00075E5C"/>
+    <w:rsid w:val="00083E52"/>
+    <w:rsid w:val="000905E9"/>
     <w:rsid w:val="0009305B"/>
     <w:rsid w:val="00096B2A"/>
     <w:rsid w:val="00097632"/>
+    <w:rsid w:val="000B57B2"/>
     <w:rsid w:val="000C62B1"/>
     <w:rsid w:val="000F22B8"/>
+    <w:rsid w:val="00107754"/>
     <w:rsid w:val="00110B56"/>
+    <w:rsid w:val="001217A2"/>
     <w:rsid w:val="00130E4B"/>
     <w:rsid w:val="001328D2"/>
     <w:rsid w:val="00136153"/>
     <w:rsid w:val="00156988"/>
-    <w:rsid w:val="001A172B"/>
+    <w:rsid w:val="00166AEC"/>
+    <w:rsid w:val="00185EB7"/>
+    <w:rsid w:val="00192CAC"/>
     <w:rsid w:val="001B1B3E"/>
     <w:rsid w:val="001B5096"/>
     <w:rsid w:val="001C6723"/>
+    <w:rsid w:val="001D1CAB"/>
+    <w:rsid w:val="001D6295"/>
     <w:rsid w:val="001E268F"/>
     <w:rsid w:val="001E7236"/>
     <w:rsid w:val="001F12E3"/>
     <w:rsid w:val="001F33A9"/>
     <w:rsid w:val="00205A17"/>
     <w:rsid w:val="00206D94"/>
+    <w:rsid w:val="00215071"/>
     <w:rsid w:val="0023585D"/>
+    <w:rsid w:val="00240E93"/>
     <w:rsid w:val="00245B3F"/>
-    <w:rsid w:val="00251C95"/>
+    <w:rsid w:val="00261EED"/>
     <w:rsid w:val="0028168A"/>
     <w:rsid w:val="0028498B"/>
     <w:rsid w:val="002A5325"/>
     <w:rsid w:val="002D29FE"/>
     <w:rsid w:val="002D60ED"/>
+    <w:rsid w:val="002D7203"/>
     <w:rsid w:val="002D756B"/>
+    <w:rsid w:val="002E0D88"/>
     <w:rsid w:val="002E5C22"/>
+    <w:rsid w:val="00310738"/>
+    <w:rsid w:val="0032163C"/>
+    <w:rsid w:val="00332348"/>
     <w:rsid w:val="00332BF5"/>
+    <w:rsid w:val="00341069"/>
     <w:rsid w:val="00342F79"/>
-    <w:rsid w:val="00353840"/>
-    <w:rsid w:val="0037102E"/>
+    <w:rsid w:val="0035326B"/>
+    <w:rsid w:val="003603AD"/>
+    <w:rsid w:val="00362FF6"/>
+    <w:rsid w:val="00365A1F"/>
+    <w:rsid w:val="003679F2"/>
     <w:rsid w:val="003712A3"/>
     <w:rsid w:val="0037359A"/>
     <w:rsid w:val="003877FD"/>
     <w:rsid w:val="003B53EE"/>
+    <w:rsid w:val="003B59F1"/>
     <w:rsid w:val="003E430C"/>
     <w:rsid w:val="0040305C"/>
     <w:rsid w:val="004323AB"/>
     <w:rsid w:val="00435107"/>
+    <w:rsid w:val="00437DAA"/>
     <w:rsid w:val="004511EE"/>
     <w:rsid w:val="004526BA"/>
-    <w:rsid w:val="00456692"/>
+    <w:rsid w:val="004555A8"/>
     <w:rsid w:val="004924F5"/>
-    <w:rsid w:val="004949CC"/>
     <w:rsid w:val="004C3A38"/>
+    <w:rsid w:val="004C6BC0"/>
     <w:rsid w:val="004D169C"/>
+    <w:rsid w:val="004D54B8"/>
+    <w:rsid w:val="004D79CE"/>
     <w:rsid w:val="004E3A82"/>
     <w:rsid w:val="004E7F46"/>
-    <w:rsid w:val="0052039B"/>
-    <w:rsid w:val="00522723"/>
+    <w:rsid w:val="004F3BB7"/>
+    <w:rsid w:val="00535512"/>
     <w:rsid w:val="00552EAF"/>
+    <w:rsid w:val="0057218B"/>
     <w:rsid w:val="00572213"/>
-    <w:rsid w:val="005741DC"/>
     <w:rsid w:val="005838E6"/>
     <w:rsid w:val="00593F26"/>
+    <w:rsid w:val="005A52EB"/>
+    <w:rsid w:val="005F4A08"/>
     <w:rsid w:val="005F67AB"/>
     <w:rsid w:val="006036E3"/>
+    <w:rsid w:val="00606A19"/>
     <w:rsid w:val="0061586A"/>
     <w:rsid w:val="0062194D"/>
-    <w:rsid w:val="0062200C"/>
+    <w:rsid w:val="00640195"/>
+    <w:rsid w:val="006431AD"/>
     <w:rsid w:val="006612A5"/>
     <w:rsid w:val="00676DFC"/>
     <w:rsid w:val="00677D10"/>
     <w:rsid w:val="006942FB"/>
     <w:rsid w:val="00694688"/>
     <w:rsid w:val="0069696D"/>
     <w:rsid w:val="006A74C0"/>
     <w:rsid w:val="006B484F"/>
     <w:rsid w:val="006C0F72"/>
+    <w:rsid w:val="006D2FCA"/>
     <w:rsid w:val="006D44FD"/>
     <w:rsid w:val="006D4A36"/>
     <w:rsid w:val="006E42B8"/>
     <w:rsid w:val="006F6D1C"/>
-    <w:rsid w:val="00705F44"/>
     <w:rsid w:val="00706386"/>
+    <w:rsid w:val="00706E6D"/>
+    <w:rsid w:val="00720BB8"/>
     <w:rsid w:val="007275F3"/>
     <w:rsid w:val="00741860"/>
     <w:rsid w:val="00750AC2"/>
     <w:rsid w:val="007531C6"/>
-    <w:rsid w:val="00756107"/>
-    <w:rsid w:val="00764BD8"/>
+    <w:rsid w:val="00753243"/>
+    <w:rsid w:val="00755E7A"/>
     <w:rsid w:val="007716B5"/>
-    <w:rsid w:val="00791A34"/>
+    <w:rsid w:val="00775592"/>
     <w:rsid w:val="007A10ED"/>
-    <w:rsid w:val="007B7D4F"/>
-    <w:rsid w:val="0081235F"/>
+    <w:rsid w:val="007E0700"/>
+    <w:rsid w:val="007F4835"/>
     <w:rsid w:val="00814C40"/>
+    <w:rsid w:val="00825A31"/>
     <w:rsid w:val="00827AC9"/>
     <w:rsid w:val="00831683"/>
     <w:rsid w:val="0084321E"/>
     <w:rsid w:val="008527E2"/>
-    <w:rsid w:val="008568B1"/>
+    <w:rsid w:val="008613B0"/>
     <w:rsid w:val="00867122"/>
-    <w:rsid w:val="008712BD"/>
     <w:rsid w:val="00872BD3"/>
     <w:rsid w:val="0087690A"/>
     <w:rsid w:val="00880CDC"/>
     <w:rsid w:val="00881365"/>
     <w:rsid w:val="008814DD"/>
     <w:rsid w:val="008D113E"/>
     <w:rsid w:val="008D4F0B"/>
-    <w:rsid w:val="008D73FB"/>
+    <w:rsid w:val="008E5FAF"/>
     <w:rsid w:val="009237DD"/>
     <w:rsid w:val="00936E3A"/>
-    <w:rsid w:val="00946BE9"/>
+    <w:rsid w:val="00977F31"/>
     <w:rsid w:val="009901E1"/>
     <w:rsid w:val="009A44C2"/>
     <w:rsid w:val="009A6DF1"/>
+    <w:rsid w:val="009B2AE8"/>
+    <w:rsid w:val="009D216C"/>
     <w:rsid w:val="009E1B16"/>
     <w:rsid w:val="009F3BB1"/>
+    <w:rsid w:val="00A0181E"/>
     <w:rsid w:val="00A25551"/>
     <w:rsid w:val="00A54F08"/>
     <w:rsid w:val="00A60F7C"/>
     <w:rsid w:val="00A60FE0"/>
     <w:rsid w:val="00A6472D"/>
     <w:rsid w:val="00A6490C"/>
-    <w:rsid w:val="00A66AB0"/>
+    <w:rsid w:val="00A83D1D"/>
     <w:rsid w:val="00A95627"/>
     <w:rsid w:val="00A97C38"/>
     <w:rsid w:val="00AD01B0"/>
     <w:rsid w:val="00AD1911"/>
     <w:rsid w:val="00AD1DEC"/>
-    <w:rsid w:val="00AD5F8E"/>
     <w:rsid w:val="00AE1AFC"/>
-    <w:rsid w:val="00AE3F96"/>
+    <w:rsid w:val="00B5288F"/>
+    <w:rsid w:val="00B66B6C"/>
     <w:rsid w:val="00B66F3A"/>
-    <w:rsid w:val="00B74097"/>
     <w:rsid w:val="00B77192"/>
+    <w:rsid w:val="00B858D5"/>
     <w:rsid w:val="00BB2133"/>
+    <w:rsid w:val="00BC16DF"/>
     <w:rsid w:val="00BD7795"/>
-    <w:rsid w:val="00C04C57"/>
-    <w:rsid w:val="00C07AD7"/>
+    <w:rsid w:val="00BF0B99"/>
     <w:rsid w:val="00C21151"/>
     <w:rsid w:val="00C2683B"/>
     <w:rsid w:val="00C27F2D"/>
+    <w:rsid w:val="00C32410"/>
     <w:rsid w:val="00C33264"/>
     <w:rsid w:val="00C534F5"/>
-    <w:rsid w:val="00C57781"/>
+    <w:rsid w:val="00C55AC3"/>
     <w:rsid w:val="00C57B68"/>
+    <w:rsid w:val="00C615A9"/>
     <w:rsid w:val="00C64B2C"/>
     <w:rsid w:val="00C65818"/>
     <w:rsid w:val="00C6637F"/>
     <w:rsid w:val="00C7099A"/>
     <w:rsid w:val="00C75988"/>
     <w:rsid w:val="00C9144B"/>
     <w:rsid w:val="00C93E9C"/>
+    <w:rsid w:val="00C94060"/>
     <w:rsid w:val="00C94670"/>
-    <w:rsid w:val="00CC1DEC"/>
-    <w:rsid w:val="00CC7A9C"/>
     <w:rsid w:val="00CD4DA0"/>
     <w:rsid w:val="00CD74D9"/>
+    <w:rsid w:val="00CE3A24"/>
     <w:rsid w:val="00CF4F05"/>
+    <w:rsid w:val="00D02972"/>
     <w:rsid w:val="00D262D5"/>
+    <w:rsid w:val="00D340A2"/>
     <w:rsid w:val="00D36EE9"/>
     <w:rsid w:val="00D403CE"/>
     <w:rsid w:val="00D4049B"/>
     <w:rsid w:val="00D47078"/>
     <w:rsid w:val="00D61421"/>
+    <w:rsid w:val="00D74401"/>
     <w:rsid w:val="00D82EC5"/>
+    <w:rsid w:val="00D91480"/>
     <w:rsid w:val="00D96300"/>
     <w:rsid w:val="00DA56A6"/>
+    <w:rsid w:val="00DB1395"/>
+    <w:rsid w:val="00DC21A6"/>
     <w:rsid w:val="00DC65DA"/>
     <w:rsid w:val="00DD24D5"/>
     <w:rsid w:val="00DF3A7E"/>
     <w:rsid w:val="00E07F2C"/>
     <w:rsid w:val="00E117B0"/>
     <w:rsid w:val="00E307B6"/>
-    <w:rsid w:val="00E47F75"/>
     <w:rsid w:val="00E52874"/>
     <w:rsid w:val="00E618C5"/>
-    <w:rsid w:val="00E709A9"/>
     <w:rsid w:val="00E740E0"/>
     <w:rsid w:val="00E75AF1"/>
     <w:rsid w:val="00E80092"/>
     <w:rsid w:val="00E8695F"/>
     <w:rsid w:val="00EC6373"/>
     <w:rsid w:val="00ED3E85"/>
     <w:rsid w:val="00EF01AC"/>
+    <w:rsid w:val="00F065CB"/>
     <w:rsid w:val="00F16816"/>
     <w:rsid w:val="00F6074A"/>
     <w:rsid w:val="00F67904"/>
     <w:rsid w:val="00F71066"/>
-    <w:rsid w:val="00F7317F"/>
     <w:rsid w:val="00F74A1C"/>
+    <w:rsid w:val="00F96C45"/>
     <w:rsid w:val="00FA3EEE"/>
     <w:rsid w:val="00FA5C29"/>
     <w:rsid w:val="00FA6A08"/>
+    <w:rsid w:val="00FB595E"/>
     <w:rsid w:val="00FE0603"/>
     <w:rsid w:val="00FE520B"/>
     <w:rsid w:val="00FE6CC6"/>
     <w:rsid w:val="00FF1819"/>
+    <w:rsid w:val="00FF3084"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="118785"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2C348AE7"/>
+  <w14:docId w14:val="499BA087"/>
   <w15:docId w15:val="{93354A6A-5249-435B-8B52-027406048EBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3641,89 +4005,89 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3945,50 +4309,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006E42B8"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AD1911"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
@@ -4100,188 +4465,271 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00DA56A6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0062200C"/>
+    <w:rsid w:val="00C32410"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalWeb30">
+    <w:name w:val="Normal (Web)30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C32410"/>
+    <w:pPr>
+      <w:spacing w:after="192" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C32410"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C32410"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00764BD8"/>
+    <w:rsid w:val="00024B9D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00764BD8"/>
+    <w:rsid w:val="00977F31"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00977F31"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00977F31"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00261EED"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
+    <w:name w:val="Body Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Body"/>
+    <w:rsid w:val="00261EED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D91480"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1154951321">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1281187051">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1422219100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1761828751">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2053530245">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rossettacre.n-yorks.sch.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rossettacreprimary.co.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4538,52 +4986,84 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BAF73CC714A0774F843BF68DE4551A0B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26600a4400a61d85c2f634f4a12ac887">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87d99b96-1dca-43d4-a59b-90c67cbe2810" xmlns:ns3="4fcbf40b-626e-4aa4-9ce0-d7bfcab2ae47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c772adb4fd5ed9a732732b92bd6811b2" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="87d99b96-1dca-43d4-a59b-90c67cbe2810">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4fcbf40b-626e-4aa4-9ce0-d7bfcab2ae47" xsi:nil="true"/>
+    <SharedWithUsers xmlns="4fcbf40b-626e-4aa4-9ce0-d7bfcab2ae47">
+      <UserInfo>
+        <DisplayName>SEC_RAP_FileShare_M</DisplayName>
+        <AccountId>78</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>SEC_RAP_FileShare_OfficeShared_Admin_M</DisplayName>
+        <AccountId>80</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BAF73CC714A0774F843BF68DE4551A0B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb4f86ff500cc48fdac24dc45403c63c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87d99b96-1dca-43d4-a59b-90c67cbe2810" xmlns:ns3="4fcbf40b-626e-4aa4-9ce0-d7bfcab2ae47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed44a0f19c9dd70fe19a2ed22e4bd6d6" ns2:_="" ns3:_="">
     <xsd:import namespace="87d99b96-1dca-43d4-a59b-90c67cbe2810"/>
     <xsd:import namespace="4fcbf40b-626e-4aa4-9ce0-d7bfcab2ae47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -4792,146 +5272,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40794387-3BE1-4DFF-A388-FF97D9CD8290}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{325DC8AC-6C1F-4E18-B1CA-5CC7498082E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87d99b96-1dca-43d4-a59b-90c67cbe2810"/>
+    <ds:schemaRef ds:uri="4fcbf40b-626e-4aa4-9ce0-d7bfcab2ae47"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4A21728-CFEF-47AA-AA1B-15AD2AADBCEB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68E3D436-8E06-4894-B60E-02DECDDCD0A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B803907-4B20-4874-8D5E-ACE831737FB3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F16BDD43-18A4-44FB-A218-9675E18EBB47}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="87d99b96-1dca-43d4-a59b-90c67cbe2810"/>
+    <ds:schemaRef ds:uri="4fcbf40b-626e-4aa4-9ce0-d7bfcab2ae47"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>223</Words>
-  <Characters>2287</Characters>
+  <Words>374</Words>
+  <Characters>2135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2505</CharactersWithSpaces>
+  <CharactersWithSpaces>2504</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6946852</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.rossettacre.n-yorks.sch.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Christine May</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BAF73CC714A0774F843BF68DE4551A0B</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>